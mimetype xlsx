--- v0 (2026-04-08)
+++ v1 (2026-06-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="86">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Abertura</t>
   </si>
   <si>
     <t>Horário (hh:mm)</t>
   </si>
   <si>
     <t>Encerramento</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2026-12-21</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
@@ -138,138 +138,162 @@
   <si>
     <t>2026-08-10</t>
   </si>
   <si>
     <t>12ª Ordinária da 1ª Quinzena do mês de Agosto de 2026 da 12ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2026-07-13</t>
   </si>
   <si>
     <t>11ª Ordinária da 1ª Quinzena do mês de Julho de 2026 da 11ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2026-06-22</t>
   </si>
   <si>
     <t>10ª Ordinária da 2ª Quinzena do mês de Junho de 2026 da 10ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>2026-06-08</t>
+    <t>24</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>18:09</t>
+  </si>
+  <si>
+    <t>19:31</t>
   </si>
   <si>
     <t>9ª Ordinária da 1ª Quinzena do mês de Junho de 2026 da 9ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2026-05-25</t>
   </si>
   <si>
+    <t>18:03</t>
+  </si>
+  <si>
+    <t>18:54</t>
+  </si>
+  <si>
     <t>8ª Ordinária da 2ª Quinzena do mês de Maio de 2026 da 8ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2026-05-11</t>
   </si>
   <si>
+    <t>18:12</t>
+  </si>
+  <si>
+    <t>19:45</t>
+  </si>
+  <si>
     <t>7ª Ordinária da 1ª Quinzena do mês de Maio de 2026 da 7ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
+    <t>18:33</t>
+  </si>
+  <si>
     <t>6ª Ordinária da 2ª Quinzena do mês de Abril de 2026 da 6ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2026-04-13</t>
   </si>
   <si>
+    <t>18:19</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
     <t>5ª Ordinária da 1ª Quinzena do mês de Abril de 2026 da 5ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
     <t>18:50</t>
   </si>
   <si>
     <t>19:50</t>
   </si>
   <si>
     <t>4ª Ordinária da 2ª Quinzena do mês de Março de 2026 da 4ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>21:00</t>
   </si>
   <si>
     <t>3ª Ordinária da 1ª Quinzena do mês de Março de 2026 da 3ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2026-02-23</t>
   </si>
   <si>
     <t>2ª Ordinária da 2ª Quinzena do mês de Fevereiro de 2026 da 2ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2026-02-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>18:12</t>
   </si>
   <si>
     <t>19:48</t>
   </si>
   <si>
     <t>1ª Ordinária da 1ª Quinzena do mês de Fevereiro de 2026 da 1ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
     <t>17:45</t>
   </si>
   <si>
     <t>1ª Extraordinária da 1ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
@@ -825,219 +849,234 @@
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>7</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="F13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
+      <c r="E14" t="s">
+        <v>45</v>
+      </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>48</v>
+      </c>
+      <c r="E15" t="s">
+        <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C16" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>53</v>
+      </c>
+      <c r="E16" t="s">
+        <v>55</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>58</v>
+      </c>
+      <c r="E17" t="s">
+        <v>59</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>62</v>
+      </c>
+      <c r="E18" t="s">
+        <v>64</v>
       </c>
       <c r="F18" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="F19" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="F20" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E22" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="F22" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C23" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E23" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="F23" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>