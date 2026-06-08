--- v0 (2026-04-09)
+++ v1 (2026-06-08)
@@ -10,68 +10,146 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="32">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
+  </si>
+  <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>Ata da sessão ordinária nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>ATA DA 7ª REUNIÃO ORDINÁRIA (11/05/2026)</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Fernanda Aparecida Lagares - Prefeita</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES FIRMADO ENTRE OS MUNICÍPIOS DE ARAPUÁ, CARMO DO PARANAÍBA, CRUZEIRO DA FORTALEZA, GUIMARÂNIA, JOÃO PINHEIRO, LAGAMAR, PATOS DE MINAS, PATROCÍNIO, PRESIDENTE OLEGÁRIO, SÃO GOTARDO, SERRA DO SALITRE E TIROS, COM VISTAS À CONSTRUÇÃO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE DO CERRADO MINEIRO (CISCEM)</t>
+  </si>
+  <si>
+    <t>Parecer da com de constituição justiça e redação nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>Parecer da com finanças, orç e tomada de contas nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER COMISSÃO DE FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
+  </si>
+  <si>
+    <t>Parecer da com de serviços publicos e municipais nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER COMISSÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Thiago José da Silva</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação Forró Sem Fronteiras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Parecer da com de constituição justiça e redação nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Parecer da com finanças, orç e tomada de contas nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Parecer da com de serviços publicos e municipais nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Indicação nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Jessica Luiza Pessoa Lima</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para que sejam adotadas medidas voltadas à ampliação das atividades esportivas, recreativas e de lazer no Município de Tiros/MG, especialmente mediante a criação e implantação de projetos esportivos permanentes destinados a crianças, adolescentes, jovens, adultos e idosos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para que seja realizado estudo técnico de viabilidade visando tornar a Rua Padre José Coelho via de mão única, bem como estabelecer estacionamento permitido em apenas um dos lados da referida via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para que seja estudada a viabilidade de criação de vagas de estacionamento nos canteiros centrais das vias públicas do Município, especialmente em locais arborizados, aproveitando os espaços existentes sob as árvores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -363,82 +441,406 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2">
+        <v>80</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>80</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>74</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>81</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>82</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>83</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>74</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>79</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>84</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>85</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>86</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>76</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>76</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>77</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" t="s">
+        <v>31</v>
+      </c>
+      <c r="F17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" t="s">
+        <v>21</v>
+      </c>
+      <c r="F19" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>